--- v0 (2025-10-10)
+++ v1 (2026-05-25)
@@ -9,214 +9,231 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\PT-BMBF_5,6\Administratives\Projektbetreuung\Tools\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\PT-BMBF_5,6\Administratives\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FE71A87-B588-4AE2-B558-3C8494F621BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15615" windowHeight="11220" tabRatio="875"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summenseite" sheetId="14" r:id="rId1"/>
     <sheet name="0812 (Beschäftigte E12-E15)" sheetId="1" r:id="rId2"/>
     <sheet name="0817 (Beschäftigte E1-E11)" sheetId="4" r:id="rId3"/>
     <sheet name="0820 (MTArb)" sheetId="5" r:id="rId4"/>
     <sheet name="0822 (sonst. Beschäf.-Entgelte)" sheetId="6" r:id="rId5"/>
     <sheet name="Berechnung JSZ" sheetId="13" r:id="rId6"/>
-    <sheet name="0831 (Gegenstände bis 410 €)" sheetId="7" r:id="rId7"/>
+    <sheet name="0831 (Gegenstände bis 800 €)" sheetId="7" r:id="rId7"/>
     <sheet name="0834 (Mieten u. Rechnerkosten)" sheetId="8" r:id="rId8"/>
     <sheet name="0835 (Vergabe von Aufträgen)" sheetId="9" r:id="rId9"/>
     <sheet name="0843 (Sonst. allg. Verw.-Ausg.)" sheetId="10" r:id="rId10"/>
     <sheet name="0846 (Dienstreisen)" sheetId="11" r:id="rId11"/>
-    <sheet name="0850 (Gegenstände über 410 €)" sheetId="12" r:id="rId12"/>
+    <sheet name="0850 (Gegenstände über 800 €)" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'0812 (Beschäftigte E12-E15)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'0817 (Beschäftigte E1-E11)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'0820 (MTArb)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'0822 (sonst. Beschäf.-Entgelte)'!$A$2:$E$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'0831 (Gegenstände bis 410 €)'!$A$2:$E$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'0831 (Gegenstände bis 800 €)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'0834 (Mieten u. Rechnerkosten)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'0835 (Vergabe von Aufträgen)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'0843 (Sonst. allg. Verw.-Ausg.)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'0846 (Dienstreisen)'!$A$2:$E$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'0850 (Gegenstände über 410 €)'!$A$2:$E$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'0850 (Gegenstände über 800 €)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'0812 (Beschäftigte E12-E15)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'0817 (Beschäftigte E1-E11)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'0820 (MTArb)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'0822 (sonst. Beschäf.-Entgelte)'!$A:$F</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'0831 (Gegenstände bis 410 €)'!$A:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'0831 (Gegenstände bis 800 €)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'0834 (Mieten u. Rechnerkosten)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'0835 (Vergabe von Aufträgen)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'0843 (Sonst. allg. Verw.-Ausg.)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'0846 (Dienstreisen)'!$A:$F</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="11">'0850 (Gegenstände über 410 €)'!$A:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'0850 (Gegenstände über 800 €)'!$A:$F</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F18" i="1" l="1"/>
   <c r="E14" i="14" s="1"/>
   <c r="F3" i="4"/>
   <c r="E15" i="14" s="1"/>
   <c r="F2" i="13" l="1"/>
   <c r="C2" i="13"/>
   <c r="D1" i="4"/>
   <c r="F30" i="13" l="1"/>
   <c r="H30" i="13" s="1"/>
   <c r="K30" i="13" s="1"/>
   <c r="N30" i="13" s="1"/>
-  <c r="H29" i="13"/>
+  <c r="F29" i="13"/>
+  <c r="H29" i="13" s="1"/>
   <c r="K29" i="13" s="1"/>
   <c r="N29" i="13" s="1"/>
-  <c r="F29" i="13"/>
   <c r="F28" i="13"/>
   <c r="H28" i="13" s="1"/>
   <c r="K28" i="13" s="1"/>
   <c r="N28" i="13" s="1"/>
-  <c r="H27" i="13"/>
+  <c r="F27" i="13"/>
+  <c r="H27" i="13" s="1"/>
   <c r="K27" i="13" s="1"/>
   <c r="N27" i="13" s="1"/>
-  <c r="F27" i="13"/>
   <c r="F26" i="13"/>
   <c r="H26" i="13" s="1"/>
   <c r="K26" i="13" s="1"/>
   <c r="N26" i="13" s="1"/>
-  <c r="H25" i="13"/>
+  <c r="F25" i="13"/>
+  <c r="H25" i="13" s="1"/>
   <c r="K25" i="13" s="1"/>
   <c r="N25" i="13" s="1"/>
-  <c r="F25" i="13"/>
   <c r="F24" i="13"/>
   <c r="H24" i="13" s="1"/>
   <c r="K24" i="13" s="1"/>
   <c r="N24" i="13" s="1"/>
   <c r="H23" i="13"/>
   <c r="K23" i="13" s="1"/>
   <c r="N23" i="13" s="1"/>
   <c r="F23" i="13"/>
   <c r="F22" i="13"/>
   <c r="H22" i="13" s="1"/>
   <c r="K22" i="13" s="1"/>
   <c r="N22" i="13" s="1"/>
-  <c r="H21" i="13"/>
+  <c r="F21" i="13"/>
+  <c r="H21" i="13" s="1"/>
   <c r="K21" i="13" s="1"/>
   <c r="N21" i="13" s="1"/>
-  <c r="F21" i="13"/>
   <c r="F20" i="13"/>
   <c r="H20" i="13" s="1"/>
   <c r="K20" i="13" s="1"/>
   <c r="N20" i="13" s="1"/>
-  <c r="H19" i="13"/>
+  <c r="F19" i="13"/>
+  <c r="H19" i="13" s="1"/>
   <c r="K19" i="13" s="1"/>
   <c r="N19" i="13" s="1"/>
-  <c r="F19" i="13"/>
   <c r="F18" i="13"/>
   <c r="H18" i="13" s="1"/>
   <c r="K18" i="13" s="1"/>
   <c r="N18" i="13" s="1"/>
   <c r="H17" i="13"/>
   <c r="K17" i="13" s="1"/>
   <c r="N17" i="13" s="1"/>
   <c r="F17" i="13"/>
   <c r="F16" i="13"/>
   <c r="H16" i="13" s="1"/>
   <c r="K16" i="13" s="1"/>
   <c r="N16" i="13" s="1"/>
-  <c r="H15" i="13"/>
+  <c r="F15" i="13"/>
+  <c r="H15" i="13" s="1"/>
   <c r="K15" i="13" s="1"/>
   <c r="N15" i="13" s="1"/>
-  <c r="F15" i="13"/>
   <c r="F14" i="13"/>
   <c r="H14" i="13" s="1"/>
   <c r="K14" i="13" s="1"/>
   <c r="N14" i="13" s="1"/>
-  <c r="H13" i="13"/>
+  <c r="F13" i="13"/>
+  <c r="H13" i="13" s="1"/>
   <c r="K13" i="13" s="1"/>
   <c r="N13" i="13" s="1"/>
-  <c r="F13" i="13"/>
   <c r="F12" i="13"/>
   <c r="H12" i="13" s="1"/>
   <c r="K12" i="13" s="1"/>
   <c r="N12" i="13" s="1"/>
-  <c r="H11" i="13"/>
+  <c r="F11" i="13"/>
+  <c r="H11" i="13" s="1"/>
   <c r="K11" i="13" s="1"/>
   <c r="N11" i="13" s="1"/>
-  <c r="F11" i="13"/>
   <c r="F10" i="13"/>
   <c r="H10" i="13" s="1"/>
   <c r="K10" i="13" s="1"/>
   <c r="N10" i="13" s="1"/>
-  <c r="H9" i="13"/>
+  <c r="F9" i="13"/>
+  <c r="H9" i="13" s="1"/>
   <c r="K9" i="13" s="1"/>
   <c r="N9" i="13" s="1"/>
-  <c r="F9" i="13"/>
   <c r="F8" i="13"/>
   <c r="H8" i="13" s="1"/>
   <c r="K8" i="13" s="1"/>
   <c r="N8" i="13" s="1"/>
   <c r="F7" i="13"/>
   <c r="H7" i="13" s="1"/>
   <c r="K7" i="13" s="1"/>
   <c r="N7" i="13" s="1"/>
   <c r="F6" i="13"/>
   <c r="H6" i="13" s="1"/>
   <c r="K6" i="13" s="1"/>
   <c r="N6" i="13" s="1"/>
-  <c r="H5" i="13"/>
+  <c r="F5" i="13"/>
+  <c r="H5" i="13" s="1"/>
   <c r="K5" i="13" s="1"/>
   <c r="N5" i="13" s="1"/>
-  <c r="F5" i="13"/>
   <c r="D1" i="12" l="1"/>
   <c r="F1" i="12"/>
   <c r="F3" i="12"/>
   <c r="E23" i="14" s="1"/>
   <c r="D1" i="11"/>
   <c r="F1" i="11"/>
   <c r="F3" i="11"/>
   <c r="E22" i="14" s="1"/>
   <c r="D1" i="10"/>
   <c r="F1" i="10"/>
   <c r="F3" i="10"/>
   <c r="E21" i="14" s="1"/>
   <c r="D1" i="9"/>
   <c r="F1" i="9"/>
   <c r="F3" i="9"/>
   <c r="E20" i="14" s="1"/>
   <c r="D1" i="8"/>
   <c r="F1" i="8"/>
   <c r="F3" i="8"/>
   <c r="E19" i="14" s="1"/>
   <c r="D1" i="7"/>
   <c r="F1" i="7"/>
   <c r="F3" i="7"/>
   <c r="E18" i="14" s="1"/>
   <c r="D1" i="6"/>
@@ -448,84 +465,84 @@
   <si>
     <t>0834</t>
   </si>
   <si>
     <t>0835</t>
   </si>
   <si>
     <t>0843</t>
   </si>
   <si>
     <t>0846</t>
   </si>
   <si>
     <t>0850</t>
   </si>
   <si>
     <t>Beschäftigte E12-E15</t>
   </si>
   <si>
     <t>Beschäftigte E1-E11</t>
   </si>
   <si>
     <t>sonst. Beschäf.-Entgelte</t>
   </si>
   <si>
-    <t>Gegenstände bis 410€</t>
-[...1 lines deleted...]
-  <si>
     <t>Belegliste</t>
   </si>
   <si>
     <t>Mieten und Rechnerkosten</t>
   </si>
   <si>
     <t>Vergabe von Aufträgen</t>
   </si>
   <si>
     <t>Sonst allg. Verw.-ausgaben</t>
   </si>
   <si>
     <t>Dienstreisen</t>
   </si>
   <si>
-    <t>Gegenstände über 410€</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Zeile 14 </t>
   </si>
   <si>
     <t>Entstandene Ausgaben insgesamt</t>
   </si>
   <si>
     <t>MTArb</t>
+  </si>
+  <si>
+    <t>Gegenstände über 800€</t>
+  </si>
+  <si>
+    <t>Gegenstände bis 800€</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yy;@"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1376,324 +1393,324 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="5" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="5" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="19" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="19" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="6" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="19" fillId="6" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="19" fillId="6" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="6" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="6" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="14" fontId="19" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Link" xfId="4" builtinId="8"/>
     <cellStyle name="Prozent" xfId="2" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard 2" xfId="3"/>
+    <cellStyle name="Standard 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Währung" xfId="1" builtinId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFCF7D0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1866,382 +1883,382 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" x14ac:dyDescent="0.2">
-      <c r="A1" s="108" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="110"/>
+      <c r="A1" s="111" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="113"/>
     </row>
     <row r="2" spans="1:6" ht="20.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="111" t="s">
+      <c r="A2" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="112"/>
-[...3 lines deleted...]
-      <c r="F2" s="113"/>
+      <c r="B2" s="115"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="116"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="114" t="s">
+      <c r="A3" s="117" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="115"/>
-[...3 lines deleted...]
-      <c r="F3" s="116"/>
+      <c r="B3" s="118"/>
+      <c r="C3" s="118"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="119"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="F4" s="72"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="117" t="s">
+      <c r="A5" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="118"/>
-[...3 lines deleted...]
-      <c r="F5" s="120"/>
+      <c r="B5" s="121"/>
+      <c r="C5" s="121"/>
+      <c r="D5" s="122"/>
+      <c r="E5" s="122"/>
+      <c r="F5" s="123"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="100" t="s">
+      <c r="A6" s="95" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="101"/>
-[...3 lines deleted...]
-      <c r="F6" s="123"/>
+      <c r="B6" s="96"/>
+      <c r="C6" s="96"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="110"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="96" t="s">
+      <c r="A7" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="97"/>
-[...3 lines deleted...]
-      <c r="F7" s="99"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="92"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="94"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="95" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="101"/>
-[...3 lines deleted...]
-      <c r="F8" s="103"/>
+      <c r="B8" s="96"/>
+      <c r="C8" s="96"/>
+      <c r="D8" s="97"/>
+      <c r="E8" s="97"/>
+      <c r="F8" s="98"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A9" s="96" t="s">
+      <c r="A9" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="97"/>
-      <c r="C9" s="97"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="92"/>
       <c r="D9" s="73"/>
       <c r="E9" s="74" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="75"/>
     </row>
     <row r="10" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="104" t="s">
+      <c r="A10" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="105"/>
-[...3 lines deleted...]
-      <c r="F10" s="107"/>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="101"/>
+      <c r="E10" s="101"/>
+      <c r="F10" s="102"/>
     </row>
     <row r="12" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A13" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="91" t="s">
+      <c r="B13" s="103" t="s">
         <v>48</v>
       </c>
-      <c r="C13" s="92"/>
-[...1 lines deleted...]
-      <c r="E13" s="94" t="s">
+      <c r="C13" s="104"/>
+      <c r="D13" s="105"/>
+      <c r="E13" s="106" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="95"/>
+      <c r="F13" s="107"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="77" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="90" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="90"/>
       <c r="D14" s="90"/>
       <c r="E14" s="80">
         <f>'0812 (Beschäftigte E12-E15)'!F18</f>
         <v>0</v>
       </c>
       <c r="F14" s="81"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="77" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="90" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="90"/>
       <c r="D15" s="90"/>
       <c r="E15" s="80">
         <f>'0817 (Beschäftigte E1-E11)'!F3</f>
         <v>0</v>
       </c>
       <c r="F15" s="81"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="77" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="90" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C16" s="90"/>
       <c r="D16" s="90"/>
       <c r="E16" s="80">
         <f>'0820 (MTArb)'!F3</f>
         <v>0</v>
       </c>
       <c r="F16" s="81"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="77" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="90" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="90"/>
       <c r="D17" s="90"/>
       <c r="E17" s="80">
         <f>'0822 (sonst. Beschäf.-Entgelte)'!F3</f>
         <v>0</v>
       </c>
       <c r="F17" s="81"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="77" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="90" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C18" s="90"/>
       <c r="D18" s="90"/>
       <c r="E18" s="80">
-        <f>'0831 (Gegenstände bis 410 €)'!F3</f>
+        <f>'0831 (Gegenstände bis 800 €)'!F3</f>
         <v>0</v>
       </c>
       <c r="F18" s="81"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="77" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="90" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C19" s="90"/>
       <c r="D19" s="90"/>
       <c r="E19" s="80">
         <f>'0834 (Mieten u. Rechnerkosten)'!F3</f>
         <v>0</v>
       </c>
       <c r="F19" s="81"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="77" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="90" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C20" s="90"/>
       <c r="D20" s="90"/>
       <c r="E20" s="80">
         <f>'0835 (Vergabe von Aufträgen)'!F3</f>
         <v>0</v>
       </c>
       <c r="F20" s="81"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="77" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="90" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C21" s="90"/>
       <c r="D21" s="90"/>
       <c r="E21" s="80">
         <f>'0843 (Sonst. allg. Verw.-Ausg.)'!F3</f>
         <v>0</v>
       </c>
       <c r="F21" s="81"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="77" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="90" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C22" s="90"/>
       <c r="D22" s="90"/>
       <c r="E22" s="80">
         <f>'0846 (Dienstreisen)'!F3</f>
         <v>0</v>
       </c>
       <c r="F22" s="81"/>
     </row>
     <row r="23" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="89" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C23" s="89"/>
       <c r="D23" s="89"/>
       <c r="E23" s="82">
-        <f>'0850 (Gegenstände über 410 €)'!F3</f>
+        <f>'0850 (Gegenstände über 800 €)'!F3</f>
         <v>0</v>
       </c>
       <c r="F23" s="83"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="79" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B24" s="84" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C24" s="85"/>
       <c r="D24" s="86"/>
       <c r="E24" s="87">
         <f>SUM(E14:F23)</f>
         <v>0</v>
       </c>
       <c r="F24" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:F5"/>
-    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="A9:C9"/>
-    <mergeCell ref="A10:C10"/>
-[...15 lines deleted...]
-    <mergeCell ref="E16:F16"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B17:D17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="125" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
@@ -2268,66 +2285,66 @@
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:E2"/>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000009000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="125" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
@@ -2354,66 +2371,417 @@
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:E2"/>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-00000A000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:G3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F31" sqref="F31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
+    <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
+    <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
+    <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
+    <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="0" style="1" hidden="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="15">
+        <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
+        <v>0</v>
+      </c>
+      <c r="E1" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="14" t="str">
+        <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
+        <v>16…</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="24">
+        <f>SUM(E:E)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-00000B000000}"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E18" sqref="E18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
+    <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
+    <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" style="25" customWidth="1"/>
+    <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="0" style="1" hidden="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="29" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="124" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G1" s="28"/>
+    </row>
+    <row r="2" spans="1:7" s="27" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="G2" s="26"/>
+    </row>
+    <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="24">
+        <f>SUM(E:E)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="6:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="6:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F18" s="24">
+        <f>SUM(E:E)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.47244094488188981" right="0.35433070866141736" top="0.82677165354330717" bottom="0.6692913385826772" header="0.51181102362204722" footer="0.43307086614173229"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter scaleWithDoc="0" alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:G3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
+    <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
+    <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
+    <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
+    <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="0" style="1" hidden="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="15">
+        <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
+        <v>0</v>
+      </c>
+      <c r="E1" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="14" t="str">
+        <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
+        <v>16…</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="24">
+        <f>SUM(E:E)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:G3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
+    <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
+    <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
+    <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
+    <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="0" style="1" hidden="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="15">
+        <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
+        <v>0</v>
+      </c>
+      <c r="E1" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="14" t="str">
+        <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
+        <v>16…</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="24">
+        <f>SUM(E:E)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="125" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
@@ -2424,433 +2792,82 @@
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="22" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:E2"/>
-[...350 lines deleted...]
-  <autoFilter ref="A2:E2"/>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000004000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.77734375" customWidth="1"/>
     <col min="2" max="2" width="8.33203125" customWidth="1"/>
     <col min="3" max="5" width="10.5546875" style="59" customWidth="1"/>
     <col min="6" max="8" width="13.33203125" customWidth="1"/>
     <col min="9" max="9" width="14.77734375" style="60" customWidth="1"/>
     <col min="10" max="10" width="11.109375" customWidth="1"/>
     <col min="11" max="11" width="11.109375" style="61" customWidth="1"/>
     <col min="12" max="12" width="15.6640625" style="62" customWidth="1"/>
     <col min="13" max="13" width="19.21875" style="62" customWidth="1"/>
     <col min="14" max="14" width="14.88671875" style="61" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="126" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="127"/>
@@ -3843,51 +3860,51 @@
       <c r="C39" s="55"/>
       <c r="D39" s="55"/>
       <c r="E39" s="56"/>
       <c r="F39" s="57"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="55"/>
       <c r="J39" s="57"/>
       <c r="K39" s="58"/>
       <c r="L39" s="58"/>
       <c r="M39" s="58"/>
       <c r="N39" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="125" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
@@ -3914,66 +3931,66 @@
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:E2"/>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000006000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="125" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
@@ -4000,66 +4017,66 @@
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:E2"/>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000007000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="125" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
@@ -4086,107 +4103,107 @@
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:E2"/>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000008000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>Summenseite</vt:lpstr>
       <vt:lpstr>0812 (Beschäftigte E12-E15)</vt:lpstr>
       <vt:lpstr>0817 (Beschäftigte E1-E11)</vt:lpstr>
       <vt:lpstr>0820 (MTArb)</vt:lpstr>
       <vt:lpstr>0822 (sonst. Beschäf.-Entgelte)</vt:lpstr>
       <vt:lpstr>Berechnung JSZ</vt:lpstr>
-      <vt:lpstr>0831 (Gegenstände bis 410 €)</vt:lpstr>
+      <vt:lpstr>0831 (Gegenstände bis 800 €)</vt:lpstr>
       <vt:lpstr>0834 (Mieten u. Rechnerkosten)</vt:lpstr>
       <vt:lpstr>0835 (Vergabe von Aufträgen)</vt:lpstr>
       <vt:lpstr>0843 (Sonst. allg. Verw.-Ausg.)</vt:lpstr>
       <vt:lpstr>0846 (Dienstreisen)</vt:lpstr>
-      <vt:lpstr>0850 (Gegenstände über 410 €)</vt:lpstr>
+      <vt:lpstr>0850 (Gegenstände über 800 €)</vt:lpstr>
       <vt:lpstr>'0812 (Beschäftigte E12-E15)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0817 (Beschäftigte E1-E11)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0820 (MTArb)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0822 (sonst. Beschäf.-Entgelte)'!Druckbereich</vt:lpstr>
-      <vt:lpstr>'0831 (Gegenstände bis 410 €)'!Druckbereich</vt:lpstr>
+      <vt:lpstr>'0831 (Gegenstände bis 800 €)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0834 (Mieten u. Rechnerkosten)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0835 (Vergabe von Aufträgen)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0843 (Sonst. allg. Verw.-Ausg.)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0846 (Dienstreisen)'!Druckbereich</vt:lpstr>
-      <vt:lpstr>'0850 (Gegenstände über 410 €)'!Druckbereich</vt:lpstr>
+      <vt:lpstr>'0850 (Gegenstände über 800 €)'!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>PT-IP</Manager>
   <Company>DLR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>BMBF-Vordruck 0623a (Stand: 06.06_v02)</dc:title>
   <dc:subject>Belegliste als Anlage zum Verwendungsnachweis</dc:subject>
   <dc:creator>BMBF</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>