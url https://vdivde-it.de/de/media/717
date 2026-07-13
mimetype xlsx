--- v1 (2026-05-25)
+++ v2 (2026-07-13)
@@ -1,279 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\PT-BMBF_5,6\Administratives\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FE71A87-B588-4AE2-B558-3C8494F621BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{06EC3C43-ABAD-4E4A-A958-43E644582C2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summenseite" sheetId="14" r:id="rId1"/>
     <sheet name="0812 (Beschäftigte E12-E15)" sheetId="1" r:id="rId2"/>
     <sheet name="0817 (Beschäftigte E1-E11)" sheetId="4" r:id="rId3"/>
     <sheet name="0820 (MTArb)" sheetId="5" r:id="rId4"/>
     <sheet name="0822 (sonst. Beschäf.-Entgelte)" sheetId="6" r:id="rId5"/>
-    <sheet name="Berechnung JSZ" sheetId="13" r:id="rId6"/>
-[...5 lines deleted...]
-    <sheet name="0850 (Gegenstände über 800 €)" sheetId="12" r:id="rId12"/>
+    <sheet name="0831 (Gegenstände bis 800 €)" sheetId="7" r:id="rId6"/>
+    <sheet name="0834 (Mieten u. Rechnerkosten)" sheetId="8" r:id="rId7"/>
+    <sheet name="0835 (Vergabe von Aufträgen)" sheetId="9" r:id="rId8"/>
+    <sheet name="0843 (Sonst. allg. Verw.-Ausg.)" sheetId="10" r:id="rId9"/>
+    <sheet name="0846 (Dienstreisen)" sheetId="11" r:id="rId10"/>
+    <sheet name="0850 (Gegenstände über 800 €)" sheetId="12" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'0812 (Beschäftigte E12-E15)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'0817 (Beschäftigte E1-E11)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'0820 (MTArb)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'0822 (sonst. Beschäf.-Entgelte)'!$A$2:$E$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'0831 (Gegenstände bis 800 €)'!$A$2:$E$2</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'0850 (Gegenstände über 800 €)'!$A$2:$E$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'0831 (Gegenstände bis 800 €)'!$A$2:$E$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'0834 (Mieten u. Rechnerkosten)'!$A$2:$E$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'0835 (Vergabe von Aufträgen)'!$A$2:$E$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'0843 (Sonst. allg. Verw.-Ausg.)'!$A$2:$E$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'0846 (Dienstreisen)'!$A$2:$E$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'0850 (Gegenstände über 800 €)'!$A$2:$E$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'0812 (Beschäftigte E12-E15)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'0817 (Beschäftigte E1-E11)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'0820 (MTArb)'!$A:$F</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'0822 (sonst. Beschäf.-Entgelte)'!$A:$F</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'0831 (Gegenstände bis 800 €)'!$A:$F</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="11">'0850 (Gegenstände über 800 €)'!$A:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'0831 (Gegenstände bis 800 €)'!$A:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'0834 (Mieten u. Rechnerkosten)'!$A:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'0835 (Vergabe von Aufträgen)'!$A:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'0843 (Sonst. allg. Verw.-Ausg.)'!$A:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'0846 (Dienstreisen)'!$A:$F</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'0850 (Gegenstände über 800 €)'!$A:$F</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F18" i="1" l="1"/>
-  <c r="E14" i="14" s="1"/>
+  <c r="E15" i="14" l="1"/>
+  <c r="E14" i="14"/>
+  <c r="F18" i="1"/>
   <c r="F3" i="4"/>
-  <c r="E15" i="14" s="1"/>
-[...106 lines deleted...]
-  <c r="N5" i="13" s="1"/>
+  <c r="D1" i="4" l="1"/>
   <c r="D1" i="12" l="1"/>
   <c r="F1" i="12"/>
   <c r="F3" i="12"/>
   <c r="E23" i="14" s="1"/>
   <c r="D1" i="11"/>
   <c r="F1" i="11"/>
   <c r="F3" i="11"/>
   <c r="E22" i="14" s="1"/>
   <c r="D1" i="10"/>
   <c r="F1" i="10"/>
   <c r="F3" i="10"/>
   <c r="E21" i="14" s="1"/>
   <c r="D1" i="9"/>
   <c r="F1" i="9"/>
   <c r="F3" i="9"/>
   <c r="E20" i="14" s="1"/>
   <c r="D1" i="8"/>
   <c r="F1" i="8"/>
   <c r="F3" i="8"/>
   <c r="E19" i="14" s="1"/>
   <c r="D1" i="7"/>
   <c r="F1" i="7"/>
   <c r="F3" i="7"/>
   <c r="E18" i="14" s="1"/>
   <c r="D1" i="6"/>
   <c r="F1" i="6"/>
   <c r="F3" i="6"/>
   <c r="E17" i="14" s="1"/>
   <c r="D1" i="5"/>
   <c r="F1" i="5"/>
   <c r="F3" i="5"/>
   <c r="E16" i="14" s="1"/>
   <c r="F1" i="4"/>
   <c r="F3" i="1"/>
   <c r="E24" i="14" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="53">
   <si>
     <t>Empfänger</t>
   </si>
   <si>
     <t>Zahlungsgrund</t>
   </si>
   <si>
     <t>Summe
 Pos. 0812</t>
   </si>
   <si>
     <t>Zahlbetrag
 (EUR)</t>
   </si>
   <si>
     <t>Datum 
 der Zahlung</t>
   </si>
   <si>
     <t>Belegliste als Anlage zum Verwendungsnachweis vom</t>
   </si>
   <si>
     <t>FKZ:</t>
   </si>
   <si>
@@ -295,172 +187,62 @@
   <si>
     <t>Summe
 Pos. 0831</t>
   </si>
   <si>
     <t>Summe
 Pos. 0834</t>
   </si>
   <si>
     <t>Summe
 Pos. 0835</t>
   </si>
   <si>
     <t>Summe
 Pos. 0843</t>
   </si>
   <si>
     <t>Summe
 Pos. 0846</t>
   </si>
   <si>
     <t>Summe
 Pos. 0850</t>
   </si>
   <si>
-    <t xml:space="preserve">Berechnung der Jahressonderzahlung </t>
-[...90 lines deleted...]
-  <si>
     <t>16…</t>
   </si>
   <si>
     <t xml:space="preserve">nur für Ausgabenvorhaben </t>
   </si>
   <si>
     <t>(nicht anzuwenden bei ANBest-GK)</t>
   </si>
   <si>
-    <t>Verbundprojekt (Akr.)            :</t>
-[...13 lines deleted...]
-  <si>
     <t>bis zum</t>
   </si>
   <si>
-    <t>Bundesanteil / Förderquote :</t>
-[...1 lines deleted...]
-  <si>
     <t>Position:</t>
   </si>
   <si>
     <t>Positionsbezeichnung im VN:</t>
   </si>
   <si>
     <t>Summe der Ausgaben:</t>
   </si>
   <si>
     <t>0812</t>
   </si>
   <si>
     <t>0817</t>
   </si>
   <si>
     <t>0820</t>
   </si>
   <si>
     <t>0822</t>
   </si>
   <si>
     <t>0831</t>
   </si>
   <si>
     <t>0834</t>
@@ -493,253 +275,204 @@
     <t>Mieten und Rechnerkosten</t>
   </si>
   <si>
     <t>Vergabe von Aufträgen</t>
   </si>
   <si>
     <t>Sonst allg. Verw.-ausgaben</t>
   </si>
   <si>
     <t>Dienstreisen</t>
   </si>
   <si>
     <t xml:space="preserve">Zeile 14 </t>
   </si>
   <si>
     <t>Entstandene Ausgaben insgesamt</t>
   </si>
   <si>
     <t>MTArb</t>
   </si>
   <si>
     <t>Gegenstände über 800€</t>
   </si>
   <si>
     <t>Gegenstände bis 800€</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verbundprojekt (Akr.)   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum des Nachweises </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Förderkennzeichen        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zuwendungsempfänger  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vorhabenlaufzeit          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bundesanteil / Förderquote </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
-    <numFmt numFmtId="165" formatCode="dd/mm/yy;@"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
-    </font>
-[...4 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...52 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFCF7D0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="35">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -799,59 +532,50 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1145,58 +869,56 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
@@ -1230,371 +952,247 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...103 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="24" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="34" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="44" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="5" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="5" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="19" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="10" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="19" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="19" fillId="6" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="19" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="6" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="10" fillId="5" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="6" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="10" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="10" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="10" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="19" fillId="6" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="19" fillId="6" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
-[...1 lines deleted...]
-    <cellStyle name="Prozent" xfId="2" builtinId="5"/>
+  <cellStyles count="3">
+    <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-    <cellStyle name="Währung" xfId="1" builtinId="4"/>
+    <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFCF7D0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1843,533 +1441,448 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" x14ac:dyDescent="0.2">
-      <c r="A1" s="111" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="113"/>
+      <c r="A1" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="77"/>
     </row>
     <row r="2" spans="1:6" ht="20.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="114" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="116"/>
+      <c r="A2" s="78" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="80"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="117" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="119"/>
+      <c r="A3" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="83"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="F4" s="72"/>
+      <c r="F4" s="36"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="120" t="s">
-[...6 lines deleted...]
-      <c r="F5" s="123"/>
+      <c r="A5" s="84" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="85"/>
+      <c r="C5" s="85"/>
+      <c r="D5" s="86"/>
+      <c r="E5" s="86"/>
+      <c r="F5" s="87"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="95" t="s">
-[...6 lines deleted...]
-      <c r="F6" s="110"/>
+      <c r="A6" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="74"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="91" t="s">
-[...6 lines deleted...]
-      <c r="F7" s="94"/>
+      <c r="A7" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="56"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="58"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A8" s="95" t="s">
-[...6 lines deleted...]
-      <c r="F8" s="98"/>
+      <c r="A8" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="62"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A9" s="91" t="s">
-[...8 lines deleted...]
-      <c r="F9" s="75"/>
+      <c r="A9" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="39"/>
     </row>
     <row r="10" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="99" t="s">
-[...6 lines deleted...]
-      <c r="F10" s="102"/>
+      <c r="A10" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="64"/>
+      <c r="C10" s="64"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="66"/>
     </row>
     <row r="12" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="76" t="s">
-[...10 lines deleted...]
-      <c r="F13" s="107"/>
+      <c r="A13" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="68"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="71"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A14" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E14" s="80">
+      <c r="A14" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="54"/>
+      <c r="D14" s="54"/>
+      <c r="E14" s="44">
         <f>'0812 (Beschäftigte E12-E15)'!F18</f>
         <v>0</v>
       </c>
-      <c r="F14" s="81"/>
+      <c r="F14" s="45"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A15" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E15" s="80">
+      <c r="A15" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="54"/>
+      <c r="D15" s="54"/>
+      <c r="E15" s="44">
         <f>'0817 (Beschäftigte E1-E11)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F15" s="81"/>
+      <c r="F15" s="45"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A16" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E16" s="80">
+      <c r="A16" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="44">
         <f>'0820 (MTArb)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F16" s="81"/>
+      <c r="F16" s="45"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A17" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E17" s="80">
+      <c r="A17" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="44">
         <f>'0822 (sonst. Beschäf.-Entgelte)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F17" s="81"/>
+      <c r="F17" s="45"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A18" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E18" s="80">
+      <c r="A18" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="44">
         <f>'0831 (Gegenstände bis 800 €)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F18" s="81"/>
+      <c r="F18" s="45"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A19" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E19" s="80">
+      <c r="A19" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="54"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="44">
         <f>'0834 (Mieten u. Rechnerkosten)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F19" s="81"/>
+      <c r="F19" s="45"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A20" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E20" s="80">
+      <c r="A20" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="44">
         <f>'0835 (Vergabe von Aufträgen)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F20" s="81"/>
+      <c r="F20" s="45"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A21" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E21" s="80">
+      <c r="A21" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="44">
         <f>'0843 (Sonst. allg. Verw.-Ausg.)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F21" s="81"/>
+      <c r="F21" s="45"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A22" s="77" t="s">
-[...7 lines deleted...]
-      <c r="E22" s="80">
+      <c r="A22" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="44">
         <f>'0846 (Dienstreisen)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F22" s="81"/>
+      <c r="F22" s="45"/>
     </row>
     <row r="23" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="78" t="s">
-[...7 lines deleted...]
-      <c r="E23" s="82">
+      <c r="A23" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="46">
         <f>'0850 (Gegenstände über 800 €)'!F3</f>
         <v>0</v>
       </c>
-      <c r="F23" s="83"/>
+      <c r="F23" s="47"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A24" s="79" t="s">
-[...7 lines deleted...]
-      <c r="E24" s="87">
+      <c r="A24" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="49"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="51">
         <f>SUM(E14:F23)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="88"/>
+      <c r="F24" s="52"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="yowbtjOIVcc+uRtoTwui6CSAwjS3Igogv9Co3uF9Tn7oHk3uRtkRcGvaVDSWTT8ZvVnARu7hdUgrZiqYUDhh8A==" saltValue="R3SIkoiwu/lbsd11W4oXAQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="38">
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B17:D17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-[...84 lines deleted...]
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
       <c r="D1" s="15">
         <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
         <v>0</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
@@ -2385,77 +1898,77 @@
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-00000A000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
       <c r="D1" s="15">
         <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
         <v>0</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
@@ -2496,61 +2009,61 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" style="25" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="29" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="124"/>
-      <c r="C1" s="124"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
       <c r="D1" s="17"/>
       <c r="E1" s="35" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="16" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G1" s="28"/>
     </row>
     <row r="2" spans="1:7" s="27" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="33" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="34" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="26"/>
     </row>
     <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
@@ -2586,55 +2099,55 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
       <c r="D1" s="15">
         <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
         <v>0</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
@@ -2672,55 +2185,55 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
       <c r="D1" s="15">
         <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
         <v>0</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
@@ -2758,55 +2271,55 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
       <c r="D1" s="15">
         <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
         <v>0</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
@@ -2823,1113 +2336,76 @@
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000004000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-[...1035 lines deleted...]
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
+      <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
       <c r="D1" s="15">
         <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
         <v>0</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
@@ -3945,77 +2421,77 @@
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000006000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
       <c r="D1" s="15">
         <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
         <v>0</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
@@ -4031,77 +2507,77 @@
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000007000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
     <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
     <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="125"/>
-      <c r="C1" s="125"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
       <c r="D1" s="15">
         <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
         <v>0</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="14" t="str">
         <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
         <v>16…</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>1</v>
       </c>
@@ -4117,80 +2593,165 @@
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="24">
         <f>SUM(E:E)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000008000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:G3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E7" sqref="E7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="26.88671875" style="11" customWidth="1"/>
+    <col min="4" max="4" width="47.88671875" style="11" customWidth="1"/>
+    <col min="5" max="5" width="11.77734375" style="12" customWidth="1"/>
+    <col min="6" max="6" width="12.5546875" style="13" customWidth="1"/>
+    <col min="7" max="7" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="0" style="1" hidden="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="89" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="15">
+        <f>'0812 (Beschäftigte E12-E15)'!$D$1</f>
+        <v>0</v>
+      </c>
+      <c r="E1" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="14" t="str">
+        <f>'0812 (Beschäftigte E12-E15)'!$F$1</f>
+        <v>16…</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="24">
+        <f>SUM(E:E)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:E2" xr:uid="{00000000-0009-0000-0000-000009000000}"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.46" right="0.35" top="0.82677165354330717" bottom="0.66" header="0.51181102362204722" footer="0.42"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"Arial,Fett"Ausgabenart: &amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Arial,Fett"&amp;10Seite &amp;P von &amp;N&amp;R&amp;"Arial,Fett"&amp;10BMBF Vordruck 0623a/06.06</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>Summenseite</vt:lpstr>
       <vt:lpstr>0812 (Beschäftigte E12-E15)</vt:lpstr>
       <vt:lpstr>0817 (Beschäftigte E1-E11)</vt:lpstr>
       <vt:lpstr>0820 (MTArb)</vt:lpstr>
       <vt:lpstr>0822 (sonst. Beschäf.-Entgelte)</vt:lpstr>
-      <vt:lpstr>Berechnung JSZ</vt:lpstr>
       <vt:lpstr>0831 (Gegenstände bis 800 €)</vt:lpstr>
       <vt:lpstr>0834 (Mieten u. Rechnerkosten)</vt:lpstr>
       <vt:lpstr>0835 (Vergabe von Aufträgen)</vt:lpstr>
       <vt:lpstr>0843 (Sonst. allg. Verw.-Ausg.)</vt:lpstr>
       <vt:lpstr>0846 (Dienstreisen)</vt:lpstr>
       <vt:lpstr>0850 (Gegenstände über 800 €)</vt:lpstr>
       <vt:lpstr>'0812 (Beschäftigte E12-E15)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0817 (Beschäftigte E1-E11)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0820 (MTArb)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0822 (sonst. Beschäf.-Entgelte)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0831 (Gegenstände bis 800 €)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0834 (Mieten u. Rechnerkosten)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0835 (Vergabe von Aufträgen)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0843 (Sonst. allg. Verw.-Ausg.)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0846 (Dienstreisen)'!Druckbereich</vt:lpstr>
       <vt:lpstr>'0850 (Gegenstände über 800 €)'!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>PT-IP</Manager>
   <Company>DLR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>